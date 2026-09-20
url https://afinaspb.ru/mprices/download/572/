--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -1,139 +1,176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://afinaspb.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-27 00:04:36</t>
+    <t>Актуальность прайса на: 2026-09-20 17:05:40</t>
   </si>
   <si>
     <t>Консервация</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>0043398</t>
-[...8 lines deleted...]
-    <t>https://afinaspb.ru/76611/</t>
+    <t>0048501</t>
+  </si>
+  <si>
+    <t>Банка 0.25 250мл то 66</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/91/20/82091/images/90709/90709.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82091/</t>
+  </si>
+  <si>
+    <t>0048502</t>
+  </si>
+  <si>
+    <t>Банка 0.35л ТО66 Елизово 24 шт</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/92/20/82092/images/90707/90707.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82092/</t>
+  </si>
+  <si>
+    <t>0048475</t>
+  </si>
+  <si>
+    <t>Банка 0.35л ТО82 КУБИК</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/52/20/82052/images/90663/90663.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82052/</t>
   </si>
   <si>
     <t>0039811</t>
   </si>
   <si>
     <t>Банка 0.5л  82ТО   АМФОРА Дагестан</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/14/29/72914/images/74834/74834.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/72914/</t>
   </si>
   <si>
-    <t>0047704</t>
-[...8 lines deleted...]
-    <t>https://afinaspb.ru/81209/</t>
+    <t>0048503</t>
+  </si>
+  <si>
+    <t>Банка 1.45л то82 орион</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/93/20/82093/images/90708/90708.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82093/</t>
+  </si>
+  <si>
+    <t>0048474</t>
+  </si>
+  <si>
+    <t>Банка 200мл ТО66 КУБИК</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/51/20/82051/images/90662/90662.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82051/</t>
   </si>
   <si>
     <t>0029919</t>
   </si>
   <si>
     <t>Банка Бугель крышка зажим 500мл</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/00/26/62600/images/56720/56720.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/62600/</t>
   </si>
   <si>
     <t>0029920</t>
   </si>
   <si>
     <t>Банка Бугель крышка зажим 760мл</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/01/26/62601/images/56717/56717.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/62601/</t>
   </si>
@@ -143,323 +180,287 @@
   <si>
     <t>Банка стекло 0.25л ТО82  /20</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/12/66/76612/images/81489/81489.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/76612/</t>
   </si>
   <si>
     <t>0036098</t>
   </si>
   <si>
     <t>Банка стекло 0.45л ТО82 КР.Эхо/60</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/46/88/68846/images/68267/68267.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/68846/</t>
   </si>
   <si>
     <t>0034185</t>
   </si>
   <si>
-    <t>Банка стекло 0.48л ТО66/39</t>
+    <t>Банка стекло 0.48л ТО66/15</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/77/68/66877/images/62665/62665.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/66877/</t>
   </si>
   <si>
     <t>0043817</t>
   </si>
   <si>
     <t>Банка стекло 0.5л ТО82 ГРУША</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/56/70/77056/images/82113/82113.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/77056/</t>
   </si>
   <si>
     <t>0029098</t>
   </si>
   <si>
     <t>Банка стекло 0.5л. СКО</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/06/17/61706/images/55492/55492.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/61706/</t>
   </si>
   <si>
-    <t>0039420</t>
-[...10 lines deleted...]
-  <si>
     <t>0029564</t>
   </si>
   <si>
     <t>Банка стекло 0.65л 82СКО Камышин</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/88/21/62188/images/56170/56170.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/62188/</t>
   </si>
   <si>
-    <t>0043806</t>
-[...8 lines deleted...]
-    <t>https://afinaspb.ru/77060/</t>
+    <t>0012398</t>
+  </si>
+  <si>
+    <t>Банка стекло 0.65л 82ТО Кубик</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/44/86/38644/images/33370/33370.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/38644/</t>
   </si>
   <si>
     <t>0034186</t>
   </si>
   <si>
     <t>Банка стекло 0.72л ТО82/36</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/78/68/66878/images/62666/62666.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/66878/</t>
   </si>
   <si>
-    <t>0043816</t>
-[...8 lines deleted...]
-    <t>https://afinaspb.ru/77059/</t>
+    <t>0012400</t>
+  </si>
+  <si>
+    <t>Банка стекло 0.95л 100ТО КАМ.24</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/45/86/38645/images/33371/33371.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/38645/</t>
   </si>
   <si>
     <t>0029100</t>
   </si>
   <si>
     <t>Банка стекло 0.95л.ВИНТ 82мм</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/08/17/61708/images/55490/55490.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/61708/</t>
   </si>
   <si>
-    <t>0012403</t>
-[...22 lines deleted...]
-  <si>
     <t>0029105</t>
   </si>
   <si>
     <t>Банка стекло 1л.СКО</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/13/17/61713/images/55485/55485.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/61713/</t>
   </si>
   <si>
     <t>0028479</t>
   </si>
   <si>
     <t>Банка стекло 2л Винт 82</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/29/10/61029/images/54318/54318.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/61029/</t>
   </si>
   <si>
+    <t>0028480</t>
+  </si>
+  <si>
+    <t>Банка стекло 2л СКО</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/30/10/61030/images/54319/54319.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/61030/</t>
+  </si>
+  <si>
     <t>0029563</t>
   </si>
   <si>
     <t>Банка стекло 3л 82ТО</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/87/21/62187/images/56169/56169.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/62187/</t>
   </si>
   <si>
     <t>0028481</t>
   </si>
   <si>
     <t>Банка стекло 3л СКО</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/31/10/61031/images/54320/54320.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/61031/</t>
   </si>
   <si>
-    <t>0034187</t>
-[...10 lines deleted...]
-  <si>
     <t>0034189</t>
   </si>
   <si>
     <t>Банка стекло Стакан 3т-0.25л 82ТО</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/81/68/66881/images/62669/62669.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/66881/</t>
   </si>
   <si>
     <t>0045281</t>
   </si>
   <si>
     <t>Банка+крышка круглая 500мл 1507</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/89/85/78589/images/84514/84514.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78589/</t>
   </si>
   <si>
-    <t>0039574</t>
-[...8 lines deleted...]
-    <t>https://afinaspb.ru/72752/</t>
+    <t>0048482</t>
+  </si>
+  <si>
+    <t>Бутылка 1л  ТО66/12шт</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/61/20/82061/images/90659/90659.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82061/</t>
   </si>
   <si>
     <t>0039814</t>
   </si>
   <si>
     <t>Винтовая крышка 100 Беларусь фото</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/17/29/72917/images/90076/90076.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/72917/</t>
   </si>
   <si>
     <t>0038589</t>
   </si>
   <si>
     <t>Винтовая крышка Беларусь Пчёлы то82</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/52/16/71652/images/90072/90072.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/71652/</t>
   </si>
   <si>
+    <t>0048505</t>
+  </si>
+  <si>
+    <t>Винтовая крышка ТО82 Грибы на черн</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/87/20/82087/images/90712/90712.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82087/</t>
+  </si>
+  <si>
     <t>0033747</t>
   </si>
   <si>
     <t>Вкладыш в бочку ПВД 200л</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/05/64/66405/images/84134/84134.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/66405/</t>
   </si>
   <si>
-    <t>0033938</t>
-[...10 lines deleted...]
-  <si>
     <t>0047533</t>
   </si>
   <si>
     <t>Закат.крышка ско82 ЭЛИТНАЯ с рисунк</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/26/10/81026/images/88747/88747.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/81026/</t>
   </si>
   <si>
     <t>0000519</t>
   </si>
   <si>
     <t>Закат.машин(Боровичи) МАШЕНЬКА ЭЛЬБ</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/17/37/3717/images/66772/66772.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/959/</t>
   </si>
   <si>
     <t>0047535</t>
@@ -476,158 +477,158 @@
   <si>
     <t>0000575</t>
   </si>
   <si>
     <t>Закат.машинка Волковысского завода</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/75/25/2575/images/23798/23798.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/2575/</t>
   </si>
   <si>
     <t>0038860</t>
   </si>
   <si>
     <t>Закат.машинка Лось ЗМ-7/ЗМ-Т щелчок</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/28/19/71928/images/73030/73030.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/71928/</t>
   </si>
   <si>
-    <t>0030295</t>
-[...10 lines deleted...]
-  <si>
     <t>0000574</t>
   </si>
   <si>
     <t>Закаточная машинка "МЕЩЁРА/Хозяйка</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/60/09/960/images/55611/55611.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/960/</t>
   </si>
   <si>
     <t>0025365</t>
   </si>
   <si>
     <t>Закаточная машинка "Чудо" 1656</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/54/78/57854/images/49436/49436.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/57854/</t>
   </si>
   <si>
-    <t>0001676</t>
-[...10 lines deleted...]
-  <si>
     <t>0038859</t>
   </si>
   <si>
     <t>ЗакаточнаяМашинка УЛИТКА М3.1</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/27/19/71927/images/88712/88712.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/71927/</t>
   </si>
   <si>
+    <t>0001682</t>
+  </si>
+  <si>
+    <t>Захват для банок металл</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/20/37/3720/images/90208/90208.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/962/</t>
+  </si>
+  <si>
     <t>0045471</t>
   </si>
   <si>
     <t>Капусторезка Молния KH-4936</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/33/88/78833/images/85035/85035.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78833/</t>
   </si>
   <si>
     <t>0045457</t>
   </si>
   <si>
     <t>Ключ д/банок твист-офф 5 РАЗМЕРОВ</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/99/87/78799/images/84942/84942.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78799/</t>
   </si>
   <si>
     <t>0001654</t>
   </si>
   <si>
     <t>Ключ для банок 82/66</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/21/37/3721/images/65494/65494.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/963/</t>
   </si>
   <si>
     <t>0040774</t>
   </si>
   <si>
     <t>Ключ для банок 89/100мм ПИК</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/08/39/73908/images/76790/76790.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/73908/</t>
   </si>
   <si>
+    <t>0012423</t>
+  </si>
+  <si>
+    <t>Крышка 43ТО винтовая золото 3400</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/26/87/38726/images/90529/90529.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/38726/</t>
+  </si>
+  <si>
     <t>0039813</t>
   </si>
   <si>
     <t>Крышка 53ТО винтовая</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/16/29/72916/images/90069/90069.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/72916/</t>
   </si>
   <si>
     <t>0039812</t>
   </si>
   <si>
     <t>Крышка 58ТО винтовая</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/15/29/72915/images/74831/74831.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/72915/</t>
   </si>
   <si>
     <t>0039953</t>
@@ -644,110 +645,134 @@
   <si>
     <t>0045456</t>
   </si>
   <si>
     <t>Крышка винт 100мм ПЛАСТИКОВАЯ</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/98/87/78798/images/84943/84943.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78798/</t>
   </si>
   <si>
     <t>0047125</t>
   </si>
   <si>
     <t>Крышка винт 82мм КОСУЛЯ автоклавная</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/96/05/80596/images/90045/90045.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/80596/</t>
   </si>
   <si>
+    <t>0047124</t>
+  </si>
+  <si>
+    <t>Крышка винт 82мм Лось автоклавная</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/95/05/80595/images/90040/90040.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/80595/</t>
+  </si>
+  <si>
     <t>0047126</t>
   </si>
   <si>
     <t>Крышка винт 82мм МЕДВЕДЬ автоклавна</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/97/05/80597/images/90035/90035.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/80597/</t>
   </si>
   <si>
     <t>0045455</t>
   </si>
   <si>
     <t>Крышка винт 82мм ПЛАСТИКОВАЯ</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/97/87/78797/images/84944/84944.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78797/</t>
   </si>
   <si>
+    <t>0047127</t>
+  </si>
+  <si>
+    <t>Крышка винтовая 63мм /1300</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/98/05/80598/images/90051/90051.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/80598/</t>
+  </si>
+  <si>
+    <t>0043440</t>
+  </si>
+  <si>
+    <t>Крышка винтовая 70ТО         1150шт</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/70/66/76670/images/90711/90711.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/76670/</t>
+  </si>
+  <si>
     <t>0002104</t>
   </si>
   <si>
     <t>Крышка винтовая 82 стандарт ФОТО/20</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/73/23/2373/images/90100/90100.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/2373/</t>
   </si>
   <si>
     <t>0002753</t>
   </si>
   <si>
     <t>Крышка винтовая 82(станд) ЗОЛОТО</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/23/37/3723/images/90092/90092.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/964/</t>
   </si>
   <si>
-    <t>0043438</t>
-[...10 lines deleted...]
-  <si>
     <t>0043439</t>
   </si>
   <si>
     <t>Крышка винтовая 82ТО цветная /750</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/69/66/76669/images/90089/90089.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/76669/</t>
   </si>
   <si>
     <t>0002105</t>
   </si>
   <si>
     <t>Крышка винтовая 89 большая /600</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/22/37/3722/images/90095/90095.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/2276/</t>
   </si>
   <si>
     <t>0012173</t>
@@ -824,108 +849,96 @@
   <si>
     <t>0045108</t>
   </si>
   <si>
     <t>Крышка п/э холодная Москвичка /200</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/85/83/78385/images/84147/84147.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78385/</t>
   </si>
   <si>
     <t>0003433</t>
   </si>
   <si>
     <t>Крышка п/эт. горячая БЕЛАЯ/300/500</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/26/37/3726/images/66252/66252.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/kryshka-pet-gorjachaja-belaja/</t>
   </si>
   <si>
-    <t>0000610</t>
-[...10 lines deleted...]
-  <si>
     <t>0000609</t>
   </si>
   <si>
     <t>Крышка полиэтиленовая со сливом</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/68/09/968/images/65481/65481.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/968/</t>
   </si>
   <si>
-    <t>0045111</t>
-[...10 lines deleted...]
-  <si>
     <t>0045112</t>
   </si>
   <si>
     <t>Крышка твист-офф 48мм</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/89/83/78389/images/90080/90080.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78389/</t>
   </si>
   <si>
     <t>0045110</t>
   </si>
   <si>
     <t>Крышка твист-офф d-77мм</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/87/83/78387/images/90056/90056.750x0.png</t>
   </si>
   <si>
     <t>https://afinaspb.ru/78387/</t>
+  </si>
+  <si>
+    <t>0048507</t>
+  </si>
+  <si>
+    <t>Крышка твист-офф Автоклав чёрн 20шт</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/wa-data/public/shop/products/94/20/82094/images/90710/90710.750x0.png</t>
+  </si>
+  <si>
+    <t>https://afinaspb.ru/82094/</t>
   </si>
   <si>
     <t>0032642</t>
   </si>
   <si>
     <t>Машин.закат.УЛИТКА МОСКВИЧКА МЗ.2</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/61/53/65361/images/60428/60428.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/65361/</t>
   </si>
   <si>
     <t>0047503</t>
   </si>
   <si>
     <t>Машинка закат.ИЖЕВЧАНКА-1 винтовая</t>
   </si>
   <si>
     <t>https://afinaspb.ru/wa-data/public/shop/products/89/09/80989/images/88698/88698.750x0.jpg</t>
   </si>
   <si>
     <t>https://afinaspb.ru/80989/</t>
   </si>
@@ -1220,576 +1233,576 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81490.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89044.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81489.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62665.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82113.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56170.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55487.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56169.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54320.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62667.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90076.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88747.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88753.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23798.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49436.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66542.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65494.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90069.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90066.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90045.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90100.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90089.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84146.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65481.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84142.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90056.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81250.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65559.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180.96x9684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90709.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90707.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90708.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90662.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81489.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62665.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82113.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56170.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33370.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371.96x9617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54319.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56169.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54320.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90659.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90076.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90712.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88747.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88753.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23798.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49436.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90208.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65494.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90069.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90066.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90045.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90040.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90051.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90100.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90089.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84146.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65481.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90056.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90710.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81250.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65559.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180.96x9685.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_91880" descr=""/>
+        <xdr:cNvPr id="1" name="product_97381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_88174" descr=""/>
+        <xdr:cNvPr id="2" name="product_97382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_96492" descr=""/>
+        <xdr:cNvPr id="3" name="product_97342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_77810" descr=""/>
+        <xdr:cNvPr id="4" name="product_88174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_77811" descr=""/>
+        <xdr:cNvPr id="5" name="product_97383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_91881" descr=""/>
+        <xdr:cNvPr id="6" name="product_97341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_84095" descr=""/>
+        <xdr:cNvPr id="7" name="product_77810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_82117" descr=""/>
+        <xdr:cNvPr id="8" name="product_77811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_92327" descr=""/>
+        <xdr:cNvPr id="9" name="product_91881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_76907" descr=""/>
+        <xdr:cNvPr id="10" name="product_84095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_88011" descr=""/>
+        <xdr:cNvPr id="11" name="product_82117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_77398" descr=""/>
+        <xdr:cNvPr id="12" name="product_92327" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_92331" descr=""/>
+        <xdr:cNvPr id="13" name="product_76907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_82118" descr=""/>
+        <xdr:cNvPr id="14" name="product_77398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_92330" descr=""/>
+        <xdr:cNvPr id="15" name="product_53753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_76909" descr=""/>
+        <xdr:cNvPr id="16" name="product_82118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_53758" descr=""/>
+        <xdr:cNvPr id="17" name="product_53754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_76912" descr=""/>
+        <xdr:cNvPr id="18" name="product_76909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -1835,111 +1848,111 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_77397" descr=""/>
+        <xdr:cNvPr id="21" name="product_76230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_76231" descr=""/>
+        <xdr:cNvPr id="22" name="product_77397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_82119" descr=""/>
+        <xdr:cNvPr id="23" name="product_76231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -1985,51 +1998,51 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_88012" descr=""/>
+        <xdr:cNvPr id="26" name="product_97351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -2075,81 +2088,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_81643" descr=""/>
+        <xdr:cNvPr id="29" name="product_97377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_81886" descr=""/>
+        <xdr:cNvPr id="30" name="product_81643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -2285,291 +2298,291 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_78103" descr=""/>
+        <xdr:cNvPr id="36" name="product_44853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_44853" descr=""/>
+        <xdr:cNvPr id="37" name="product_73055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_73055" descr=""/>
+        <xdr:cNvPr id="38" name="product_87185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_45540" descr=""/>
+        <xdr:cNvPr id="39" name="product_46023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_87185" descr=""/>
+        <xdr:cNvPr id="40" name="product_94105" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_94105" descr=""/>
+        <xdr:cNvPr id="41" name="product_94071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_94071" descr=""/>
+        <xdr:cNvPr id="42" name="product_46024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_46024" descr=""/>
+        <xdr:cNvPr id="43" name="product_89173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_89173" descr=""/>
+        <xdr:cNvPr id="44" name="product_53835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -2705,561 +2718,561 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_95878" descr=""/>
+        <xdr:cNvPr id="50" name="product_95876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_94069" descr=""/>
+        <xdr:cNvPr id="51" name="product_95878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_45557" descr=""/>
+        <xdr:cNvPr id="52" name="product_94069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_46026" descr=""/>
+        <xdr:cNvPr id="53" name="product_95879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_91937" descr=""/>
+        <xdr:cNvPr id="54" name="product_91939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_91938" descr=""/>
+        <xdr:cNvPr id="55" name="product_45557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_46025" descr=""/>
+        <xdr:cNvPr id="56" name="product_46026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_53521" descr=""/>
+        <xdr:cNvPr id="57" name="product_91938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_53522" descr=""/>
+        <xdr:cNvPr id="58" name="product_46025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_46027" descr=""/>
+        <xdr:cNvPr id="59" name="product_53521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_45619" descr=""/>
+        <xdr:cNvPr id="60" name="product_53522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_93658" descr=""/>
+        <xdr:cNvPr id="61" name="product_46027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_46028" descr=""/>
+        <xdr:cNvPr id="62" name="product_45619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_93657" descr=""/>
+        <xdr:cNvPr id="63" name="product_93658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_46029" descr=""/>
+        <xdr:cNvPr id="64" name="product_46028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_45567" descr=""/>
+        <xdr:cNvPr id="65" name="product_93657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_44855" descr=""/>
+        <xdr:cNvPr id="66" name="product_46029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_93660" descr=""/>
+        <xdr:cNvPr id="67" name="product_44855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -3305,477 +3318,507 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_80594" descr=""/>
+        <xdr:cNvPr id="70" name="product_97384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_96272" descr=""/>
+        <xdr:cNvPr id="71" name="product_80594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_91610" descr=""/>
+        <xdr:cNvPr id="72" name="product_96272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_46022" descr=""/>
+        <xdr:cNvPr id="73" name="product_91610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_82690" descr=""/>
+        <xdr:cNvPr id="74" name="product_46022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_81644" descr=""/>
+        <xdr:cNvPr id="75" name="product_82690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_96154" descr=""/>
+        <xdr:cNvPr id="76" name="product_81644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_51249" descr=""/>
+        <xdr:cNvPr id="77" name="product_96154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_96308" descr=""/>
+        <xdr:cNvPr id="78" name="product_51249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_94068" descr=""/>
+        <xdr:cNvPr id="79" name="product_96308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_47023" descr=""/>
+        <xdr:cNvPr id="80" name="product_94068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_92159" descr=""/>
+        <xdr:cNvPr id="81" name="product_47023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_46030" descr=""/>
+        <xdr:cNvPr id="82" name="product_92159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_45541" descr=""/>
+        <xdr:cNvPr id="83" name="product_46030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_96310" descr=""/>
+        <xdr:cNvPr id="84" name="product_45541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_96310" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4034,59 +4077,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/11/66/76611/images/81490/81490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76611/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/14/29/72914/images/74834/74834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72914/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/09/12/81209/images/89044/89044.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81209/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/00/26/62600/images/56720/56720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/01/26/62601/images/56717/56717.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62601/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/12/66/76612/images/81489/81489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76612/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/46/88/68846/images/68267/68267.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/68846/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/77/68/66877/images/62665/62665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66877/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/56/70/77056/images/82113/82113.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/77056/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/06/17/61706/images/55492/55492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61706/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/51/27/72751/images/74402/74402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72751/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/88/21/62188/images/56170/56170.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62188/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/60/70/77060/images/82116/82116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/77060/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/78/68/66878/images/62666/62666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66878/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/59/70/77059/images/82115/82115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/77059/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/08/17/61708/images/55490/55490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61708/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/49/86/38649/images/33375/33375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/38649/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/11/17/61711/images/55487/55487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61711/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/13/17/61713/images/55485/55485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61713/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/29/10/61029/images/54318/54318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61029/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/87/21/62187/images/56169/56169.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62187/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/31/10/61031/images/54320/54320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61031/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/79/68/66879/images/62667/62667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66879/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/81/68/66881/images/62669/62669.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66881/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/85/78589/images/84514/84514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78589/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/52/27/72752/images/74403/74403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72752/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/17/29/72917/images/90076/90076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72917/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/52/16/71652/images/90072/90072.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/71652/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/05/64/66405/images/84134/84134.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66405/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/46/66/66646/images/62328/62328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66646/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/26/10/81026/images/88747/88747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81026/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/17/37/3717/images/66772/66772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/959/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/28/10/81028/images/88753/88753.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81028/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/75/25/2575/images/23798/23798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2575/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/28/19/71928/images/73030/73030.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/71928/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/92/28/62892/images/63019/63019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/zakatochmashinka-mzr-1-petrozavodsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/60/09/960/images/55611/55611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/960/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/54/78/57854/images/49436/49436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/57854/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/30/23/2330/images/66542/66542.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2330/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/27/19/71927/images/88712/88712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/71927/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/33/88/78833/images/85035/85035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78833/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/99/87/78799/images/84942/84942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78799/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/21/37/3721/images/65494/65494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/963/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/08/39/73908/images/76790/76790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/73908/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/16/29/72916/images/90069/90069.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72916/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/15/29/72915/images/74831/74831.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72915/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/53/30/73053/images/90066/90066.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/73053/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/98/87/78798/images/84943/84943.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78798/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/96/05/80596/images/90045/90045.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80596/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/97/05/80597/images/90035/90035.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80597/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/97/87/78797/images/84944/84944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78797/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/73/23/2373/images/90100/90100.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2373/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/23/37/3723/images/90092/90092.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/964/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/68/66/76668/images/90058/90058.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76668/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/69/66/76669/images/90089/90089.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76669/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/22/37/3722/images/90095/90095.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/71/35/33571/images/66248/66248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/kryshka-vintovaja-dsliva-100-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/72/35/33572/images/66249/66249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/kryshka-vintovaja-dlja-sliva-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/24/37/3724/images/65103/65103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/965/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/76/25/2576/images/66250/66250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2576/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/86/83/78386/images/84146/84146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78386/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/25/37/3725/images/66251/66251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/966/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/85/83/78385/images/84147/84147.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78385/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/26/37/3726/images/66252/66252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/kryshka-pet-gorjachaja-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/95/23/2395/images/66254/66254.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2395/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/68/09/968/images/65481/65481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/968/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/88/83/78388/images/84142/84142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78388/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/83/78389/images/90080/90080.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78389/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/87/83/78387/images/90056/90056.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78387/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/61/53/65361/images/60428/60428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/65361/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/09/80989/images/88698/88698.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80989/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/41/63/76341/images/81250/81250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76341/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/19/37/3719/images/65559/65559.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/46/74/67446/images/76970/76970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/67446/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/06/64/66406/images/66257/66257.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66406/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/71/08/80871/images/88409/88409.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80871/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/90/12/31290/images/66256/66256.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/nabor-kryshek-na-banku-11sht551/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/25/10/81025/images/88743/88743.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81025/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/96/87/78796/images/84945/84945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78796/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/14/55/5514/images/66255/66255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/5514/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/68/76889/images/90188/90188.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76889/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/27/37/3727/images/90194/90194.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/32/23/2332/images/90200/90200.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/27/10/81027/images/90180/90180.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81027/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/91/20/82091/images/90709/90709.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82091/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/92/20/82092/images/90707/90707.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82092/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/52/20/82052/images/90663/90663.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82052/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/14/29/72914/images/74834/74834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72914/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/93/20/82093/images/90708/90708.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82093/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/51/20/82051/images/90662/90662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82051/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/00/26/62600/images/56720/56720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/01/26/62601/images/56717/56717.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62601/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/12/66/76612/images/81489/81489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76612/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/46/88/68846/images/68267/68267.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/68846/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/77/68/66877/images/62665/62665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66877/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/56/70/77056/images/82113/82113.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/77056/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/06/17/61706/images/55492/55492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61706/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/88/21/62188/images/56170/56170.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62188/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/44/86/38644/images/33370/33370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/38644/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/78/68/66878/images/62666/62666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66878/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/45/86/38645/images/33371/33371.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/38645/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/08/17/61708/images/55490/55490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61708/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/13/17/61713/images/55485/55485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61713/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/29/10/61029/images/54318/54318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61029/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/30/10/61030/images/54319/54319.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61030/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/87/21/62187/images/56169/56169.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/62187/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/31/10/61031/images/54320/54320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/61031/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/81/68/66881/images/62669/62669.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66881/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/85/78589/images/84514/84514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78589/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/61/20/82061/images/90659/90659.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82061/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/17/29/72917/images/90076/90076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72917/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/52/16/71652/images/90072/90072.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/71652/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/87/20/82087/images/90712/90712.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82087/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/05/64/66405/images/84134/84134.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66405/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/26/10/81026/images/88747/88747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81026/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/17/37/3717/images/66772/66772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/959/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/28/10/81028/images/88753/88753.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81028/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/75/25/2575/images/23798/23798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2575/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/28/19/71928/images/73030/73030.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/71928/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/60/09/960/images/55611/55611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/960/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/54/78/57854/images/49436/49436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/57854/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/27/19/71927/images/88712/88712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/71927/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/20/37/3720/images/90208/90208.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/962/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/33/88/78833/images/85035/85035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78833/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/99/87/78799/images/84942/84942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78799/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/21/37/3721/images/65494/65494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/963/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/08/39/73908/images/76790/76790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/73908/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/26/87/38726/images/90529/90529.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/38726/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/16/29/72916/images/90069/90069.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72916/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/15/29/72915/images/74831/74831.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/72915/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/53/30/73053/images/90066/90066.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/73053/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/98/87/78798/images/84943/84943.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78798/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/96/05/80596/images/90045/90045.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80596/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/95/05/80595/images/90040/90040.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80595/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/97/05/80597/images/90035/90035.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80597/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/97/87/78797/images/84944/84944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78797/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/98/05/80598/images/90051/90051.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80598/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/70/66/76670/images/90711/90711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76670/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/73/23/2373/images/90100/90100.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2373/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/23/37/3723/images/90092/90092.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/964/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/69/66/76669/images/90089/90089.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76669/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/22/37/3722/images/90095/90095.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2276/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/71/35/33571/images/66248/66248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/kryshka-vintovaja-dsliva-100-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/72/35/33572/images/66249/66249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/kryshka-vintovaja-dlja-sliva-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/24/37/3724/images/65103/65103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/965/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/76/25/2576/images/66250/66250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2576/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/86/83/78386/images/84146/84146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78386/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/25/37/3725/images/66251/66251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/966/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/85/83/78385/images/84147/84147.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78385/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/26/37/3726/images/66252/66252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/kryshka-pet-gorjachaja-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/68/09/968/images/65481/65481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/968/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/83/78389/images/90080/90080.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78389/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/87/83/78387/images/90056/90056.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78387/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/94/20/82094/images/90710/90710.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/82094/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/61/53/65361/images/60428/60428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/65361/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/09/80989/images/88698/88698.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80989/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/41/63/76341/images/81250/81250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76341/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/19/37/3719/images/65559/65559.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2211/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/46/74/67446/images/76970/76970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/67446/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/06/64/66406/images/66257/66257.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/66406/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/71/08/80871/images/88409/88409.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/80871/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/90/12/31290/images/66256/66256.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/nabor-kryshek-na-banku-11sht551/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/25/10/81025/images/88743/88743.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81025/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/96/87/78796/images/84945/84945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/78796/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/14/55/5514/images/66255/66255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/5514/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/89/68/76889/images/90188/90188.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/76889/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/27/37/3727/images/90194/90194.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2331/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/32/23/2332/images/90200/90200.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/2332/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/wa-data/public/shop/products/27/10/81027/images/90180/90180.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afinaspb.ru/81027/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I92"/>
+  <dimension ref="A1:I93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -4133,623 +4176,623 @@
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="14">
         <v>1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="11">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="11">
         <f>G8*H8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="14">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="11">
-        <v>27.5</v>
+        <v>24</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="11">
         <f>G9*H9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="14">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>140</v>
+        <v>27.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
-        <v>18.5</v>
+        <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="14">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="11">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="14">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="11">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="11">
         <f>G18*H18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="14">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="11">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="14">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="17" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="11">
-        <v>26.5</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="14">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="11">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="14">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="17" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="11">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="14">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>76</v>
       </c>
       <c r="G23" s="11">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="11">
         <f>G23*H23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="14">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="17" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="11">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="14">
         <v>18</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="17" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="11">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="14">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>88</v>
       </c>
       <c r="G26" s="11">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="11">
         <f>G26*H26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="14">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="17" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="11">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="11">
         <f>G27*H27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="14">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="17" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>95</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="11">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="11">
         <f>G28*H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="14">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="17" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="11">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="11">
         <f>G29*H29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="14">
         <v>23</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="17" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="11">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="11">
         <f>G30*H30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="14">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="11">
@@ -4783,77 +4826,77 @@
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="11">
         <f>G32*H32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="14">
         <v>26</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="17" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="11">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="11">
         <f>G33*H33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="14">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="17" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="11">
-        <v>8.7</v>
+        <v>10</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="11">
         <f>G34*H34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="14">
         <v>28</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="17" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="11">
@@ -4861,77 +4904,77 @@
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="11">
         <f>G35*H35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="14">
         <v>29</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="17" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>128</v>
       </c>
       <c r="G36" s="11">
-        <v>93</v>
+        <v>9.5</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="11">
         <f>G36*H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="14">
         <v>30</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="17" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="11">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="11">
         <f>G37*H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="14">
         <v>31</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="17" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G38" s="11">
@@ -5043,77 +5086,77 @@
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="11">
         <f>G42*H42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="14">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="17" t="s">
         <v>154</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>155</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>156</v>
       </c>
       <c r="G43" s="11">
-        <v>329</v>
+        <v>305</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="14">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="17" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="11">
-        <v>305</v>
+        <v>335</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="11">
         <f>G44*H44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="14">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="17" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="11">
@@ -5121,259 +5164,259 @@
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="11">
         <f>G45*H45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="14">
         <v>39</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="17" t="s">
         <v>166</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>167</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="11">
-        <v>615</v>
+        <v>98</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="11">
         <f>G46*H46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="14">
         <v>40</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="17" t="s">
         <v>170</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>171</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="11">
-        <v>335</v>
+        <v>879</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="11">
         <f>G47*H47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="14">
         <v>41</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="17" t="s">
         <v>174</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>175</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G48" s="11">
-        <v>879</v>
+        <v>81</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="11">
         <f>G48*H48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="14">
         <v>42</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="17" t="s">
         <v>178</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>179</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>180</v>
       </c>
       <c r="G49" s="11">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="11">
         <f>G49*H49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="14">
         <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="17" t="s">
         <v>182</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>183</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>184</v>
       </c>
       <c r="G50" s="11">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="11">
         <f>G50*H50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="14">
         <v>44</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="17" t="s">
         <v>186</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>187</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>188</v>
       </c>
       <c r="G51" s="11">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="11">
         <f>G51*H51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="14">
         <v>45</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="17" t="s">
         <v>190</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>191</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="11">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="11">
         <f>G52*H52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="14">
         <v>46</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="17" t="s">
         <v>194</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>195</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="11">
-        <v>7</v>
+        <v>7.5</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="11">
         <f>G53*H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="14">
         <v>47</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="17" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="11">
-        <v>6.5</v>
+        <v>7</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="11">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="14">
         <v>48</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="17" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="11">
@@ -5381,779 +5424,779 @@
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="11">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="14">
         <v>49</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="17" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="11">
-        <v>8.7</v>
+        <v>9</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="11">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="14">
         <v>50</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="17" t="s">
         <v>210</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>211</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="11">
-        <v>8.7</v>
+        <v>9</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="11">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="14">
         <v>51</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="17" t="s">
         <v>214</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>215</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>216</v>
       </c>
       <c r="G58" s="11">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="11">
         <f>G58*H58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="14">
         <v>52</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="17" t="s">
         <v>218</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>219</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>220</v>
       </c>
       <c r="G59" s="11">
-        <v>5.3</v>
+        <v>11</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="11">
         <f>G59*H59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="14">
         <v>53</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="17" t="s">
         <v>222</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>223</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>224</v>
       </c>
       <c r="G60" s="11">
-        <v>4.95</v>
+        <v>9</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="11">
         <f>G60*H60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="14">
         <v>54</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="17" t="s">
         <v>226</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>227</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="11">
-        <v>5.5</v>
+        <v>15</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="11">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="14">
         <v>55</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>229</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="17" t="s">
         <v>230</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>231</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>232</v>
       </c>
       <c r="G62" s="11">
-        <v>5.2</v>
+        <v>5.5</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="11">
         <f>G62*H62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="14">
         <v>56</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>233</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="17" t="s">
         <v>234</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>235</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>236</v>
       </c>
       <c r="G63" s="11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="11">
         <f>G63*H63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="14">
         <v>57</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>237</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="17" t="s">
         <v>238</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>239</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="11">
-        <v>33.5</v>
+        <v>5.5</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="11">
         <f>G64*H64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="14">
         <v>58</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>241</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="17" t="s">
         <v>242</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>243</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>244</v>
       </c>
       <c r="G65" s="11">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="11">
         <f>G65*H65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="14">
         <v>59</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="17" t="s">
         <v>246</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>247</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="11">
-        <v>4.2</v>
+        <v>33.5</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="11">
         <f>G66*H66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="14">
         <v>60</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>249</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="17" t="s">
         <v>250</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>251</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="11">
-        <v>3.3</v>
+        <v>19</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="11">
         <f>G67*H67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="14">
         <v>61</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="17" t="s">
         <v>254</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>255</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G68" s="11">
-        <v>5.4</v>
+        <v>4.2</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="11">
         <f>G68*H68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="14">
         <v>62</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="17" t="s">
         <v>258</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>259</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>260</v>
       </c>
       <c r="G69" s="11">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="11">
         <f>G69*H69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="14">
         <v>63</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="17" t="s">
         <v>262</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>263</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>264</v>
       </c>
       <c r="G70" s="11">
-        <v>4.2</v>
+        <v>5.4</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="11">
         <f>G70*H70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="14">
         <v>64</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="17" t="s">
         <v>266</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>268</v>
       </c>
       <c r="G71" s="11">
-        <v>3.99</v>
+        <v>4.5</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="11">
         <f>G71*H71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="14">
         <v>65</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="17" t="s">
         <v>270</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>271</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="11">
-        <v>8.5</v>
+        <v>4.2</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="11">
         <f>G72*H72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="14">
         <v>66</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="17" t="s">
         <v>274</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>275</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>276</v>
       </c>
       <c r="G73" s="11">
-        <v>5.7</v>
+        <v>5</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="11">
         <f>G73*H73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="14">
         <v>67</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="17" t="s">
         <v>278</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="11">
-        <v>6.5</v>
+        <v>6</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="11">
         <f>G74*H74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="14">
         <v>68</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="17" t="s">
         <v>282</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>283</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>284</v>
       </c>
       <c r="G75" s="11">
-        <v>5.5</v>
+        <v>6</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="11">
         <f>G75*H75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="14">
         <v>69</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="17" t="s">
         <v>286</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>287</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>288</v>
       </c>
       <c r="G76" s="11">
-        <v>10.5</v>
+        <v>10.7</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="11">
         <f>G76*H76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="14">
         <v>70</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="17" t="s">
         <v>290</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>291</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>292</v>
       </c>
       <c r="G77" s="11">
-        <v>422</v>
+        <v>194</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="11">
         <f>G77*H77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="14">
         <v>71</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="17" t="s">
         <v>294</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>295</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G78" s="11">
-        <v>544</v>
+        <v>422</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="11">
         <f>G78*H78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="14">
         <v>72</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="17" t="s">
         <v>298</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>299</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>300</v>
       </c>
       <c r="G79" s="11">
-        <v>360</v>
+        <v>544</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="11">
         <f>G79*H79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="14">
         <v>73</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="17" t="s">
         <v>302</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>303</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>304</v>
       </c>
       <c r="G80" s="11">
-        <v>420</v>
+        <v>360</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="11">
         <f>G80*H80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="14">
         <v>74</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="17" t="s">
         <v>306</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>307</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G81" s="11">
-        <v>49</v>
+        <v>558</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="11">
         <f>G81*H81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="14">
         <v>75</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="17" t="s">
         <v>310</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>311</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>312</v>
       </c>
       <c r="G82" s="11">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="11">
         <f>G82*H82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="14">
         <v>76</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="17" t="s">
         <v>314</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>315</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>316</v>
       </c>
       <c r="G83" s="11">
-        <v>237</v>
+        <v>36</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="11">
         <f>G83*H83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="14">
         <v>77</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="17" t="s">
         <v>318</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>319</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G84" s="11">
-        <v>49</v>
+        <v>237</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="11">
         <f>G84*H84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="14">
         <v>78</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="17" t="s">
         <v>322</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>323</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>324</v>
       </c>
       <c r="G85" s="11">
@@ -6161,103 +6204,103 @@
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="11">
         <f>G85*H85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="14">
         <v>79</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>325</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="17" t="s">
         <v>326</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>327</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>328</v>
       </c>
       <c r="G86" s="11">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="11">
         <f>G86*H86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="14">
         <v>80</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="17" t="s">
         <v>330</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>331</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>332</v>
       </c>
       <c r="G87" s="11">
-        <v>37.5</v>
+        <v>67</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="11">
         <f>G87*H87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="14">
         <v>81</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>333</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="17" t="s">
         <v>334</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>335</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>336</v>
       </c>
       <c r="G88" s="11">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="11">
         <f>G88*H88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="14">
         <v>82</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="17" t="s">
         <v>338</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>339</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>340</v>
       </c>
       <c r="G89" s="11">
@@ -6265,94 +6308,120 @@
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="11">
         <f>G89*H89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="14">
         <v>83</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="17" t="s">
         <v>342</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>343</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>344</v>
       </c>
       <c r="G90" s="11">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="11">
         <f>G90*H90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="14">
         <v>84</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C91" s="6"/>
       <c r="D91" s="17" t="s">
         <v>346</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>347</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>348</v>
       </c>
       <c r="G91" s="11">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="11">
         <f>G91*H91</f>
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:9">
-      <c r="G92" t="s">
+    <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A92" s="14">
+        <v>85</v>
+      </c>
+      <c r="B92" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="H92">
-[...4 lines deleted...]
-        <f>SUM(I6:I91)</f>
+      <c r="C92" s="6"/>
+      <c r="D92" s="17" t="s">
+        <v>350</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="G92" s="11">
+        <v>105</v>
+      </c>
+      <c r="H92" s="6"/>
+      <c r="I92" s="11">
+        <f>G92*H92</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="G93" t="s">
+        <v>353</v>
+      </c>
+      <c r="H93">
+        <f>SUM(H6:H92)</f>
+        <v>0</v>
+      </c>
+      <c r="I93">
+        <f>SUM(I6:I92)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
@@ -6488,50 +6557,52 @@
     <hyperlink ref="F79" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E80" r:id="rId_hyperlink_146"/>
     <hyperlink ref="F80" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E81" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F81" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E82" r:id="rId_hyperlink_150"/>
     <hyperlink ref="F82" r:id="rId_hyperlink_151"/>
     <hyperlink ref="E83" r:id="rId_hyperlink_152"/>
     <hyperlink ref="F83" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E84" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F84" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E85" r:id="rId_hyperlink_156"/>
     <hyperlink ref="F85" r:id="rId_hyperlink_157"/>
     <hyperlink ref="E86" r:id="rId_hyperlink_158"/>
     <hyperlink ref="F86" r:id="rId_hyperlink_159"/>
     <hyperlink ref="E87" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F87" r:id="rId_hyperlink_161"/>
     <hyperlink ref="E88" r:id="rId_hyperlink_162"/>
     <hyperlink ref="F88" r:id="rId_hyperlink_163"/>
     <hyperlink ref="E89" r:id="rId_hyperlink_164"/>
     <hyperlink ref="F89" r:id="rId_hyperlink_165"/>
     <hyperlink ref="E90" r:id="rId_hyperlink_166"/>
     <hyperlink ref="F90" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E91" r:id="rId_hyperlink_168"/>
     <hyperlink ref="F91" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="E92" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="F92" r:id="rId_hyperlink_171"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>